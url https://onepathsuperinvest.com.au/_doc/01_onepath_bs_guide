--- v0 (2025-12-08)
+++ v1 (2026-08-20)
@@ -1,470 +1,147 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sxj021\Downloads\Buy Sell Guide Finals Dec 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sxj021\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7EF48BA7-4300-44C4-B5D6-68AC7506C371}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32D03FA1-C0EF-4304-9D00-6B1BDB3AE402}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="bJ1PmfRUlCY3HGiAde/xQvSW3h9K8uxhw3sCjnPqheBX5iuybMk7YBJoBJhteKkKFh9drjdoluqpHePCJnKalA==" workbookSaltValue="vVyNqf9yIQt0192j0zy6Rw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{4EE4B36D-369C-4B22-A6F5-C0EA0EF5CD54}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{4EE4B36D-369C-4B22-A6F5-C0EA0EF5CD54}"/>
   </bookViews>
   <sheets>
     <sheet name="Important Information" sheetId="1" r:id="rId1"/>
     <sheet name="Buy-Sell Spreads" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Buy-Sell Spreads'!$A$4:$F$90</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="103">
   <si>
-    <t>As this Guide covers OneAnswer Products issued by each of the above issuers, each issuer has prepared and takes full responsibility for the whole of the Guide.</t>
-[...306 lines deleted...]
-    <t>UBS Diversified Fixed Income</t>
+    <t>onepathsuperinvest.com.au</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Gill Sans MT"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">IMPORTANT INFORMATION
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Gill Sans MT"/>
         <family val="2"/>
       </rPr>
       <t>The information in this Buy-Sell Spread Guide (‘Guide’) forms part of the Product Disclosure Statement (PDS) dated 5 December 2025 for each of the products below:
 • OneAnswer Frontier Investment Portfolio
 • OneAnswer Frontier Personal Super and Pension
 • OneAnswer Investment Portfolio (closed to new investors)
 • OneAnswer Investment Portfolio//Select (closed to new investors)
 • ANZ OneAnswer Investment Portfolio (closed to new investors)
 • ANZ OneAnswer Investment Portfolio//Select (closed to new investors)
 The information in this Guide is also applicable to the following products below that are closed to new members:
 • OneAnswer Term Allocated Pension
 • OneAnswer Term Allocated Pension //Select
 • ANZ OneAnswer Term Allocated Pension
 • ANZ OneAnswer Term Allocated Pension //Select
 Collectively the products listed above are referred to as ‘OneAnswer Products’.</t>
     </r>
   </si>
   <si>
-    <t>Antipodes Global Value Fund *</t>
-[...33 lines deleted...]
-    <t>onepathsuperinvest.com.au</t>
+    <t>OnePath Funds Management Limited (ABN 21 003 002 800, AFSL 238 342) (OnePath Funds Management) is the issuer of OneAnswer Investment Portfolio, OneAnswer Investment Portfolio//Select, OneAnswer Frontier Investment Portfolio, ANZ OneAnswer Investment Portfolio and ANZ OneAnswer Investment Portfolio//Select (together referred to in this Guide as ‘OneAnswer Investment Portfolio’) and the issuer of the PDS for each of these products dated 5 December 2025.</t>
+  </si>
+  <si>
+    <t>OnePath Funds Management and OnePath Custodians as the issuers of this document are part of the group of companies, comprising Insignia Financial Ltd (ABN 49 100 103 722) and its related bodies corporate (Insignia Financial Group).
+OnePath Custodians Pty Limited (ABN 12 008 508 496, AFSL 238 346, RSE L0000 673) (OnePath Custodians) is the issuer of OneAnswer Frontier Personal Super and Pension, OneAnswer Term Allocated Pension, OneAnswer Term Allocated Pension //Select, ANZ OneAnswer Term Allocated Pension and ANZ OneAnswer Term Allocated Pension //Select and the issuer of the PDS for OneAnswer Frontier Personal Super and Pension dated 5 December 2025.</t>
+  </si>
+  <si>
+    <t>As this Guide covers OneAnswer Products issued by each of the above issuers, each issuer has prepared and takes full responsibility for the whole of the Guide.</t>
+  </si>
+  <si>
+    <t>The purpose of this document is to give you more information and/or specific terms and conditions referred to in the PDS for the products listed above. Before acting on this information, you should read the relevant PDS available at onepathsuperinvest.com.au, any other matter that is applied, adopted or incorporated by the PDS and any subsequent communications issued by us before making a decision to acquire, withdraw or to continue to hold the product.</t>
+  </si>
+  <si>
+    <t>Alternatively, you can request a copy of this information at no additional charge by contacting Customer Services.</t>
+  </si>
+  <si>
+    <t>The information provided in this Guide is general information only and does not take into account your personal objectives, financial situation or needs. You should consider the appropriateness of the information having regard to your objectives, financial situation and needs before acting on this information. You should obtain financial advice tailored to your personal circumstances.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Gill Sans MT"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Customer Services
 Contact details
 Phone </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Gill Sans MT"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">133 665 or +61 3 7049 3126 outside Australia weekdays between 8.30am and 6.30pm (AEST/AEDT)
 </t>
     </r>
     <r>
@@ -532,58 +209,383 @@
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Gill Sans MT"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Address
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Gill Sans MT"/>
         <family val="2"/>
       </rPr>
       <t>OneAnswer
 GPO Box 5306
 Sydney NSW 2001
 OnePath Funds Management Limited ABN 21 003 002 800 AFSL 238 342
 OnePath Custodians Pty Limited ABN 12 008 508 496 AFSL 238 346 RSE L0000673</t>
     </r>
   </si>
   <si>
-    <t>Alternatively, you can request a copy of this information at no additional charge by contacting Customer Services.</t>
-[...6 lines deleted...]
-OnePath Custodians Pty Limited (ABN 12 008 508 496, AFSL 238 346, RSE L0000 673) (OnePath Custodians) is the issuer of OneAnswer Frontier Personal Super and Pension, OneAnswer Term Allocated Pension, OneAnswer Term Allocated Pension //Select, ANZ OneAnswer Term Allocated Pension and ANZ OneAnswer Term Allocated Pension //Select and the issuer of the PDS for OneAnswer Frontier Personal Super and Pension dated 5 December 2025.</t>
+    <t xml:space="preserve">This Guide sets out the current Buy-sell spread for each investment fund in the OneAnswer Products. The OneAnswer Products are defined on "Important Information" tab of this Guide.
+The table below lists all investment funds available through one or more of the OneAnswer Products. Please refer to the relevant PDS and any other updated information provided on your OneAnswer Product, for the specific availability of investment funds in your product. </t>
+  </si>
+  <si>
+    <t>Fund Name</t>
+  </si>
+  <si>
+    <t>Previous</t>
+  </si>
+  <si>
+    <t>Date of last update</t>
+  </si>
+  <si>
+    <t>Current</t>
+  </si>
+  <si>
+    <t>Buy</t>
+  </si>
+  <si>
+    <t>Sell</t>
+  </si>
+  <si>
+    <t>Effective Date</t>
+  </si>
+  <si>
+    <t>Altrinsic Global Equities</t>
+  </si>
+  <si>
+    <t>Antipodes Global Value Fund *</t>
+  </si>
+  <si>
+    <t>ANZ Cash Advantage</t>
+  </si>
+  <si>
+    <t>Ardea Real Outcome</t>
+  </si>
+  <si>
+    <t>Arrowstreet Global Equity (Hedged)</t>
+  </si>
+  <si>
+    <t>Ausbil Australian Emerging Leaders</t>
+  </si>
+  <si>
+    <t>Bentham Global Income</t>
+  </si>
+  <si>
+    <t>BlackRock Advantage Australian Equity</t>
+  </si>
+  <si>
+    <t>BlackRock Advantage International Equity</t>
+  </si>
+  <si>
+    <t>BlackRock Diversified ESG Growth</t>
+  </si>
+  <si>
+    <t>BlackRock Tactical Growth</t>
+  </si>
+  <si>
+    <t>ClearBridge Global Infrastructure Value Hedged **</t>
+  </si>
+  <si>
+    <t>Fidelity Australian Equities</t>
+  </si>
+  <si>
+    <t>First Sentier Global Listed Infrastructure</t>
+  </si>
+  <si>
+    <t>First Sentier Imputation</t>
+  </si>
+  <si>
+    <t>Greencape Broadcap</t>
+  </si>
+  <si>
+    <t>Investors Mutual Australian Shares</t>
+  </si>
+  <si>
+    <t>Janus Henderson Diversified Credit</t>
+  </si>
+  <si>
+    <t>Kapstream Absolute Return Income</t>
+  </si>
+  <si>
+    <t>Magellan Global</t>
+  </si>
+  <si>
+    <t>Merlon Australian Share Income</t>
+  </si>
+  <si>
+    <t>MFS Global Equity</t>
+  </si>
+  <si>
+    <t>MoneyforLife Index Balanced (closed to new investors)</t>
+  </si>
+  <si>
+    <t>MoneyforLife Index Conservative (closed to new investors)</t>
+  </si>
+  <si>
+    <t>MoneyforLife Index Moderate (closed to new investors)</t>
+  </si>
+  <si>
+    <t>MultiSeries 30</t>
+  </si>
+  <si>
+    <t>MultiSeries 50</t>
+  </si>
+  <si>
+    <t>MultiSeries 70</t>
+  </si>
+  <si>
+    <t>MultiSeries 90</t>
+  </si>
+  <si>
+    <t>OnePath Active Growth</t>
+  </si>
+  <si>
+    <t>OnePath Australian Property Securities Index</t>
+  </si>
+  <si>
+    <t>OnePath Australian Shares</t>
+  </si>
+  <si>
+    <t>OnePath Australian Shares Index</t>
+  </si>
+  <si>
+    <t>OnePath Balanced</t>
+  </si>
+  <si>
+    <t>OnePath Balanced Index</t>
+  </si>
+  <si>
+    <t>OnePath Blue Chip Imputation</t>
+  </si>
+  <si>
+    <t>OnePath Cash (Closed)</t>
+  </si>
+  <si>
+    <t>OnePath Conservative</t>
+  </si>
+  <si>
+    <t>OnePath Conservative Index</t>
+  </si>
+  <si>
+    <t>OnePath Diversified Bond Index</t>
+  </si>
+  <si>
+    <t>OnePath Diversified Fixed Interest</t>
+  </si>
+  <si>
+    <t>OnePath Emerging Companies</t>
+  </si>
+  <si>
+    <t>OnePath Geared Australian Shares Index</t>
+  </si>
+  <si>
+    <t>OnePath Global Emerging Markets Shares</t>
+  </si>
+  <si>
+    <t>OnePath Global Listed Infrastructure Index</t>
+  </si>
+  <si>
+    <t>OnePath Global Property Securities Index</t>
+  </si>
+  <si>
+    <t>OnePath Global Shares</t>
+  </si>
+  <si>
+    <r>
+      <t>OnePath Global Smaller Companies Shares</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Gill Sans MT"/>
+        <family val="2"/>
+      </rPr>
+      <t> </t>
+    </r>
+  </si>
+  <si>
+    <t>OnePath Growth Index</t>
+  </si>
+  <si>
+    <t>OnePath Guaranteed Cash (Closed)</t>
+  </si>
+  <si>
+    <t>OnePath High Growth Index</t>
+  </si>
+  <si>
+    <t>OnePath Income (Closed)</t>
+  </si>
+  <si>
+    <t>OnePath International Shares Index</t>
+  </si>
+  <si>
+    <t>OnePath International Shares Index (Hedged)</t>
+  </si>
+  <si>
+    <r>
+      <t>OnePath Managed Growth</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Gill Sans MT"/>
+        <family val="2"/>
+      </rPr>
+      <t> </t>
+    </r>
+  </si>
+  <si>
+    <t>OnePath Multi Asset Income</t>
+  </si>
+  <si>
+    <t>OnePath Property Securities</t>
+  </si>
+  <si>
+    <t>OnePath Select Leaders</t>
+  </si>
+  <si>
+    <t>OnePath Sustainable Investments – Australian Shares</t>
+  </si>
+  <si>
+    <r>
+      <t>OptiMix Australian Fixed Interest</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Gill Sans MT"/>
+        <family val="2"/>
+      </rPr>
+      <t> </t>
+    </r>
+  </si>
+  <si>
+    <t>OptiMix Australian Shares</t>
+  </si>
+  <si>
+    <t>OptiMix Balanced</t>
+  </si>
+  <si>
+    <t>OptiMix Cash (Closed)</t>
+  </si>
+  <si>
+    <t>OptiMix Conservative</t>
+  </si>
+  <si>
+    <t>OptiMix Global Emerging Markets Shares</t>
+  </si>
+  <si>
+    <t>OptiMix Global Shares</t>
+  </si>
+  <si>
+    <t>OptiMix Growth</t>
+  </si>
+  <si>
+    <t>OptiMix Moderate</t>
+  </si>
+  <si>
+    <t>OptiMix Property Securities</t>
+  </si>
+  <si>
+    <t>Pendal Australian Shares</t>
+  </si>
+  <si>
+    <t>Pendal Monthly Income Plus</t>
+  </si>
+  <si>
+    <t>Pendal Smaller Companies</t>
+  </si>
+  <si>
+    <t>Perennial Value Shares</t>
+  </si>
+  <si>
+    <t>Perpetual Australian Shares</t>
+  </si>
+  <si>
+    <t>Perpetual Balanced Growth</t>
+  </si>
+  <si>
+    <t>Perpetual Conservative Growth</t>
+  </si>
+  <si>
+    <t>Perpetual ESG Australian Share</t>
+  </si>
+  <si>
+    <t>Schroder Australian Equity</t>
+  </si>
+  <si>
+    <t>Schroder Fixed Income</t>
+  </si>
+  <si>
+    <t>Schroder Real Return</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Schroder </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Gill Sans MT"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Sustainable </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Gill Sans MT"/>
+        <family val="2"/>
+      </rPr>
+      <t>Growth</t>
+    </r>
+  </si>
+  <si>
+    <t>T. Rowe Price Dynamic Global Bond</t>
+  </si>
+  <si>
+    <t>T. Rowe Price Global Equity</t>
+  </si>
+  <si>
+    <t>UBS Diversified Fixed Income</t>
+  </si>
+  <si>
+    <t>* Previously known as Antipodes Global (Long Only)</t>
+  </si>
+  <si>
+    <t>** Previously known as ClearBridge RARE Infrastructure Value Hedged</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Trebuchet MS"/>
       <family val="2"/>
@@ -1255,1873 +1257,1873 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onepathsuperinvest.com.au/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A61ADF32-9ECA-48B0-BB5E-7150DB37F002}">
   <dimension ref="A1:A9"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A8" workbookViewId="0">
+    <sheetView topLeftCell="A7" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="120.81640625" customWidth="1"/>
+    <col min="1" max="1" width="120.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="68.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:1" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:1" ht="240" x14ac:dyDescent="0.5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="225" x14ac:dyDescent="0.3">
       <c r="A2" s="7" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:1" ht="64" x14ac:dyDescent="0.5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" ht="60" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:1" ht="80" x14ac:dyDescent="0.5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" ht="90" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:1" ht="32" x14ac:dyDescent="0.5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" ht="30" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:1" ht="64" x14ac:dyDescent="0.5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" ht="60" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:1" ht="16" x14ac:dyDescent="0.5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:1" ht="48" x14ac:dyDescent="0.5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" ht="45" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:1" ht="208" x14ac:dyDescent="0.5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" ht="195" x14ac:dyDescent="0.3">
       <c r="A9" s="7" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="wv9Xet2rcTvdfoZ47oElV55utmLaM6iwYl+8stQCOzEVSz9vANzjZvh1NrJhYRn6OT38LuLKD1YRk5fIhZG0jg==" saltValue="S1i7LtmzNl2gdjAlWNckEQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" sort="0" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="kRXMjlU0loDyWt7u0fGW0D32uXo7xSeaUa9ymmkf+1HvuE3rNAWph36lgHaecR0GyJ4tEs4Jqb52QBioao+fLA==" saltValue="/RfMl98WtGc+Js2ida3QSw==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C936DC1D-D6EB-4EF6-B0D8-913641D40E49}">
   <dimension ref="A1:F90"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="2" ySplit="4" topLeftCell="C15" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2:F2"/>
+      <selection pane="bottomRight" activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43" customWidth="1"/>
-    <col min="2" max="2" width="9.7265625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="12.453125" customWidth="1"/>
+    <col min="2" max="2" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" customWidth="1"/>
+    <col min="5" max="5" width="12.5703125" customWidth="1"/>
+    <col min="6" max="6" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:6" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="E1" s="13" t="s">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="F1" s="13"/>
     </row>
-    <row r="2" spans="1:6" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="2" spans="1:6" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="12" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
     </row>
-    <row r="3" spans="1:6" ht="24.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:6" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="10" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F3" s="1"/>
     </row>
-    <row r="4" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="11"/>
       <c r="B4" s="3" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A5" s="4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B5" s="5">
         <v>0.1</v>
       </c>
       <c r="C5" s="5">
         <v>0.1</v>
       </c>
       <c r="D5" s="6">
         <v>45996</v>
       </c>
       <c r="E5" s="5">
         <v>0.1</v>
       </c>
       <c r="F5" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="6" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="6" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="B6" s="5">
         <v>0.3</v>
       </c>
       <c r="C6" s="5">
         <v>0.3</v>
       </c>
       <c r="D6" s="6">
         <v>45996</v>
       </c>
       <c r="E6" s="5">
         <v>0.3</v>
       </c>
       <c r="F6" s="5">
         <v>0.3</v>
       </c>
     </row>
-    <row r="7" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="7" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B7" s="5">
         <v>0</v>
       </c>
       <c r="C7" s="5">
         <v>0</v>
       </c>
       <c r="D7" s="6">
         <v>45996</v>
       </c>
       <c r="E7" s="5">
         <v>0</v>
       </c>
       <c r="F7" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="8" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A8" s="4" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B8" s="5">
         <v>0.05</v>
       </c>
       <c r="C8" s="5">
         <v>0.05</v>
       </c>
       <c r="D8" s="6">
         <v>45996</v>
       </c>
       <c r="E8" s="5">
         <v>0.05</v>
       </c>
       <c r="F8" s="5">
         <v>0.05</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="9" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A9" s="4" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="B9" s="5">
         <v>0.19</v>
       </c>
       <c r="C9" s="5">
         <v>0.2</v>
       </c>
       <c r="D9" s="6">
         <v>45996</v>
       </c>
       <c r="E9" s="5">
         <v>0.19</v>
       </c>
       <c r="F9" s="5">
         <v>0.2</v>
       </c>
     </row>
-    <row r="10" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="10" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A10" s="4" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B10" s="5">
         <v>0.25</v>
       </c>
       <c r="C10" s="5">
         <v>0.25</v>
       </c>
       <c r="D10" s="6">
         <v>45996</v>
       </c>
       <c r="E10" s="5">
         <v>0.25</v>
       </c>
       <c r="F10" s="5">
         <v>0.25</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="11" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A11" s="4" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="B11" s="5">
         <v>0.22999999999999998</v>
       </c>
       <c r="C11" s="5">
         <v>0.22999999999999998</v>
       </c>
       <c r="D11" s="6">
         <v>45996</v>
       </c>
       <c r="E11" s="5">
         <v>0.22</v>
       </c>
       <c r="F11" s="5">
         <v>0.22</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="12" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="B12" s="5">
         <v>0.15</v>
       </c>
       <c r="C12" s="5">
         <v>0.15</v>
       </c>
       <c r="D12" s="6">
         <v>45996</v>
       </c>
       <c r="E12" s="5">
         <v>0.15</v>
       </c>
       <c r="F12" s="5">
         <v>0.15</v>
       </c>
     </row>
-    <row r="13" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="13" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A13" s="4" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="B13" s="5">
         <v>0.16999999999999998</v>
       </c>
       <c r="C13" s="5">
         <v>0.16999999999999998</v>
       </c>
       <c r="D13" s="6">
         <v>45996</v>
       </c>
       <c r="E13" s="5">
         <v>0.16999999999999998</v>
       </c>
       <c r="F13" s="5">
         <v>0.16999999999999998</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="14" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A14" s="4" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="B14" s="5">
         <v>0.09</v>
       </c>
       <c r="C14" s="5">
         <v>0.09</v>
       </c>
       <c r="D14" s="6">
         <v>45996</v>
       </c>
       <c r="E14" s="5">
         <v>0.09</v>
       </c>
       <c r="F14" s="5">
         <v>0.09</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="15" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A15" s="4" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B15" s="5">
         <v>0.12</v>
       </c>
       <c r="C15" s="5">
         <v>0.12</v>
       </c>
       <c r="D15" s="6">
         <v>45996</v>
       </c>
       <c r="E15" s="5">
         <v>0.12</v>
       </c>
       <c r="F15" s="5">
         <v>0.12</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="16" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
-        <v>95</v>
+        <v>28</v>
       </c>
       <c r="B16" s="5">
         <v>0.13</v>
       </c>
       <c r="C16" s="5">
         <v>0.03</v>
       </c>
       <c r="D16" s="6">
         <v>45996</v>
       </c>
       <c r="E16" s="5">
         <v>0.1</v>
       </c>
       <c r="F16" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="17" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A17" s="4" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="B17" s="5">
         <v>0.15</v>
       </c>
       <c r="C17" s="5">
         <v>0.15</v>
       </c>
       <c r="D17" s="6">
         <v>45996</v>
       </c>
       <c r="E17" s="5">
         <v>0.15</v>
       </c>
       <c r="F17" s="5">
         <v>0.15</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="18" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A18" s="4" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B18" s="5">
         <v>0.15</v>
       </c>
       <c r="C18" s="5">
         <v>0.15</v>
       </c>
       <c r="D18" s="6">
         <v>45996</v>
       </c>
       <c r="E18" s="5">
         <v>0.1</v>
       </c>
       <c r="F18" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="19" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A19" s="4" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="B19" s="5">
         <v>0.15</v>
       </c>
       <c r="C19" s="5">
         <v>0.15</v>
       </c>
       <c r="D19" s="6">
         <v>45996</v>
       </c>
       <c r="E19" s="5">
         <v>0.15</v>
       </c>
       <c r="F19" s="5">
         <v>0.15</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="20" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A20" s="4" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B20" s="5">
         <v>0.2</v>
       </c>
       <c r="C20" s="5">
         <v>0.2</v>
       </c>
       <c r="D20" s="6">
         <v>45996</v>
       </c>
       <c r="E20" s="5">
         <v>0.2</v>
       </c>
       <c r="F20" s="5">
         <v>0.2</v>
       </c>
     </row>
-    <row r="21" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="21" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A21" s="4" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B21" s="5">
         <v>0.25</v>
       </c>
       <c r="C21" s="5">
         <v>0.25</v>
       </c>
       <c r="D21" s="6">
         <v>45996</v>
       </c>
       <c r="E21" s="5">
         <v>0.25</v>
       </c>
       <c r="F21" s="5">
         <v>0.25</v>
       </c>
     </row>
-    <row r="22" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="22" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A22" s="4" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="B22" s="5">
         <v>0.1</v>
       </c>
       <c r="C22" s="5">
         <v>0.2</v>
       </c>
       <c r="D22" s="6">
         <v>45996</v>
       </c>
       <c r="E22" s="5">
         <v>0.1</v>
       </c>
       <c r="F22" s="5">
         <v>0.2</v>
       </c>
     </row>
-    <row r="23" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="23" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A23" s="4" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="B23" s="5">
         <v>0</v>
       </c>
       <c r="C23" s="5">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="D23" s="6">
         <v>45996</v>
       </c>
       <c r="E23" s="5">
         <v>0</v>
       </c>
       <c r="F23" s="5">
         <v>7.0000000000000007E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="24" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A24" s="4" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="B24" s="5">
         <v>6.9999999999999993E-2</v>
       </c>
       <c r="C24" s="5">
         <v>6.9999999999999993E-2</v>
       </c>
       <c r="D24" s="6">
-        <v>45996</v>
+        <v>46248</v>
       </c>
       <c r="E24" s="5">
-        <v>6.9999999999999993E-2</v>
+        <v>0.15</v>
       </c>
       <c r="F24" s="5">
-        <v>6.9999999999999993E-2</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A25" s="4" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="B25" s="5">
         <v>0.2</v>
       </c>
       <c r="C25" s="5">
         <v>0.2</v>
       </c>
       <c r="D25" s="6">
         <v>45996</v>
       </c>
       <c r="E25" s="5">
         <v>0.2</v>
       </c>
       <c r="F25" s="5">
         <v>0.2</v>
       </c>
     </row>
-    <row r="26" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="26" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A26" s="4" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="B26" s="5">
         <v>0.15</v>
       </c>
       <c r="C26" s="5">
         <v>0.15</v>
       </c>
       <c r="D26" s="6">
         <v>45996</v>
       </c>
       <c r="E26" s="5">
         <v>0.15</v>
       </c>
       <c r="F26" s="5">
         <v>0.15</v>
       </c>
     </row>
-    <row r="27" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="27" spans="1:6" ht="30" x14ac:dyDescent="0.35">
       <c r="A27" s="4" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="B27" s="5">
         <v>0.02</v>
       </c>
       <c r="C27" s="5">
         <v>0.02</v>
       </c>
       <c r="D27" s="6">
         <v>45996</v>
       </c>
       <c r="E27" s="5">
         <v>0.02</v>
       </c>
       <c r="F27" s="5">
         <v>0.02</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="32" x14ac:dyDescent="0.5">
+    <row r="28" spans="1:6" ht="30" x14ac:dyDescent="0.35">
       <c r="A28" s="4" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="B28" s="5">
         <v>0.02</v>
       </c>
       <c r="C28" s="5">
         <v>0.02</v>
       </c>
       <c r="D28" s="6">
         <v>45996</v>
       </c>
       <c r="E28" s="5">
         <v>0.01</v>
       </c>
       <c r="F28" s="5">
         <v>0.01</v>
       </c>
     </row>
-    <row r="29" spans="1:6" ht="32" x14ac:dyDescent="0.5">
+    <row r="29" spans="1:6" ht="30" x14ac:dyDescent="0.35">
       <c r="A29" s="4" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="B29" s="5">
         <v>0.02</v>
       </c>
       <c r="C29" s="5">
         <v>0.02</v>
       </c>
       <c r="D29" s="6">
         <v>45996</v>
       </c>
       <c r="E29" s="5">
         <v>0.02</v>
       </c>
       <c r="F29" s="5">
         <v>0.02</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="30" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A30" s="4" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="B30" s="5">
         <v>0.03</v>
       </c>
       <c r="C30" s="5">
         <v>0.04</v>
       </c>
       <c r="D30" s="6">
         <v>45996</v>
       </c>
       <c r="E30" s="5">
         <v>0.05</v>
       </c>
       <c r="F30" s="5">
         <v>0.05</v>
       </c>
     </row>
-    <row r="31" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="31" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A31" s="4" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="B31" s="5">
         <v>0.05</v>
       </c>
       <c r="C31" s="5">
         <v>0.05</v>
       </c>
       <c r="D31" s="6">
         <v>45996</v>
       </c>
       <c r="E31" s="5">
         <v>0.1</v>
       </c>
       <c r="F31" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="32" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="32" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A32" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="B32" s="5">
         <v>0.05</v>
       </c>
       <c r="C32" s="5">
         <v>0.06</v>
       </c>
       <c r="D32" s="6">
         <v>45996</v>
       </c>
       <c r="E32" s="5">
         <v>0.1</v>
       </c>
       <c r="F32" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="33" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="33" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A33" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="B33" s="5">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="C33" s="5">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="D33" s="6">
         <v>45996</v>
       </c>
       <c r="E33" s="5">
         <v>0.15</v>
       </c>
       <c r="F33" s="5">
         <v>0.15</v>
       </c>
     </row>
-    <row r="34" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="34" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A34" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="B34" s="5">
         <v>0.05</v>
       </c>
       <c r="C34" s="5">
         <v>0.06</v>
       </c>
       <c r="D34" s="6">
         <v>45996</v>
       </c>
       <c r="E34" s="5">
         <v>0.1</v>
       </c>
       <c r="F34" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="35" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="35" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A35" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="B35" s="5">
         <v>0.03</v>
       </c>
       <c r="C35" s="5">
         <v>0.03</v>
       </c>
       <c r="D35" s="6">
         <v>45996</v>
       </c>
       <c r="E35" s="5">
         <v>0.06</v>
       </c>
       <c r="F35" s="5">
         <v>0.06</v>
       </c>
     </row>
-    <row r="36" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="36" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A36" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="B36" s="5">
         <v>0.13</v>
       </c>
       <c r="C36" s="5">
         <v>0.13</v>
       </c>
       <c r="D36" s="6">
         <v>45996</v>
       </c>
       <c r="E36" s="5">
         <v>0.18</v>
       </c>
       <c r="F36" s="5">
         <v>0.18</v>
       </c>
     </row>
-    <row r="37" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="37" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A37" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="B37" s="5">
         <v>0.02</v>
       </c>
       <c r="C37" s="5">
         <v>0.02</v>
       </c>
       <c r="D37" s="6">
         <v>45996</v>
       </c>
       <c r="E37" s="5">
         <v>0.02</v>
       </c>
       <c r="F37" s="5">
         <v>0.02</v>
       </c>
     </row>
-    <row r="38" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="38" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A38" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="B38" s="5">
         <v>0.05</v>
       </c>
       <c r="C38" s="5">
         <v>0.05</v>
       </c>
       <c r="D38" s="6">
         <v>45996</v>
       </c>
       <c r="E38" s="5">
         <v>0.1</v>
       </c>
       <c r="F38" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="39" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="39" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A39" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="B39" s="5">
         <v>0.03</v>
       </c>
       <c r="C39" s="5">
         <v>0.03</v>
       </c>
       <c r="D39" s="6">
         <v>45996</v>
       </c>
       <c r="E39" s="5">
         <v>0.04</v>
       </c>
       <c r="F39" s="5">
         <v>0.04</v>
       </c>
     </row>
-    <row r="40" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="40" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A40" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="B40" s="5">
         <v>0.1</v>
       </c>
       <c r="C40" s="5">
         <v>0.1</v>
       </c>
       <c r="D40" s="6">
         <v>45996</v>
       </c>
       <c r="E40" s="5">
         <v>0.13</v>
       </c>
       <c r="F40" s="5">
         <v>0.13</v>
       </c>
     </row>
-    <row r="41" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="41" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A41" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="B41" s="5">
         <v>0</v>
       </c>
       <c r="C41" s="5">
         <v>0</v>
       </c>
       <c r="D41" s="6">
         <v>45996</v>
       </c>
       <c r="E41" s="5">
         <v>0</v>
       </c>
       <c r="F41" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="42" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A42" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="B42" s="5">
         <v>0.03</v>
       </c>
       <c r="C42" s="5">
         <v>0.04</v>
       </c>
       <c r="D42" s="6">
         <v>45996</v>
       </c>
       <c r="E42" s="5">
         <v>0.05</v>
       </c>
       <c r="F42" s="5">
         <v>0.05</v>
       </c>
     </row>
-    <row r="43" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="43" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A43" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="B43" s="5">
         <v>0.03</v>
       </c>
       <c r="C43" s="5">
         <v>0.03</v>
       </c>
       <c r="D43" s="6">
         <v>45996</v>
       </c>
       <c r="E43" s="5">
         <v>0.04</v>
       </c>
       <c r="F43" s="5">
         <v>0.04</v>
       </c>
     </row>
-    <row r="44" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="44" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A44" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="B44" s="5">
         <v>0.05</v>
       </c>
       <c r="C44" s="5">
         <v>0.05</v>
       </c>
       <c r="D44" s="6">
         <v>45996</v>
       </c>
       <c r="E44" s="5">
         <v>0.05</v>
       </c>
       <c r="F44" s="5">
         <v>0.05</v>
       </c>
     </row>
-    <row r="45" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="45" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A45" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="B45" s="5">
         <v>0.04</v>
       </c>
       <c r="C45" s="5">
         <v>0.04</v>
       </c>
       <c r="D45" s="6">
         <v>45996</v>
       </c>
       <c r="E45" s="5">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="F45" s="5">
         <v>7.0000000000000007E-2</v>
       </c>
     </row>
-    <row r="46" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="46" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A46" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="B46" s="5">
         <v>0.09</v>
       </c>
       <c r="C46" s="5">
         <v>0.09</v>
       </c>
       <c r="D46" s="6">
         <v>45996</v>
       </c>
       <c r="E46" s="5">
         <v>0.06</v>
       </c>
       <c r="F46" s="5">
         <v>0.06</v>
       </c>
     </row>
-    <row r="47" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="47" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A47" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="B47" s="5">
         <v>0.04</v>
       </c>
       <c r="C47" s="5">
         <v>0.04</v>
       </c>
       <c r="D47" s="6">
         <v>45996</v>
       </c>
       <c r="E47" s="5">
         <v>0.05</v>
       </c>
       <c r="F47" s="5">
         <v>0.05</v>
       </c>
     </row>
-    <row r="48" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="48" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A48" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B48" s="5">
         <v>0.1</v>
       </c>
       <c r="C48" s="5">
         <v>0.1</v>
       </c>
       <c r="D48" s="6">
         <v>45996</v>
       </c>
       <c r="E48" s="5">
         <v>0.1</v>
       </c>
       <c r="F48" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="49" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="49" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A49" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="B49" s="5">
         <v>0.05</v>
       </c>
       <c r="C49" s="5">
         <v>0.05</v>
       </c>
       <c r="D49" s="6">
         <v>45996</v>
       </c>
       <c r="E49" s="5">
         <v>0.04</v>
       </c>
       <c r="F49" s="5">
         <v>0.04</v>
       </c>
     </row>
-    <row r="50" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="50" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A50" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="B50" s="5">
         <v>0.03</v>
       </c>
       <c r="C50" s="5">
         <v>0.03</v>
       </c>
       <c r="D50" s="6">
         <v>45996</v>
       </c>
       <c r="E50" s="5">
         <v>0.04</v>
       </c>
       <c r="F50" s="5">
         <v>0.04</v>
       </c>
     </row>
-    <row r="51" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="51" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A51" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B51" s="5">
         <v>0.09</v>
       </c>
       <c r="C51" s="5">
         <v>0.09</v>
       </c>
       <c r="D51" s="6">
         <v>45996</v>
       </c>
       <c r="E51" s="5">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="F51" s="5">
         <v>7.0000000000000007E-2</v>
       </c>
     </row>
-    <row r="52" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="52" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A52" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B52" s="5">
         <v>0.11</v>
       </c>
       <c r="C52" s="5">
         <v>0.11</v>
       </c>
       <c r="D52" s="6">
         <v>45996</v>
       </c>
       <c r="E52" s="5">
         <v>0.1</v>
       </c>
       <c r="F52" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="53" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="53" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A53" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="B53" s="5">
         <v>0.03</v>
       </c>
       <c r="C53" s="5">
         <v>0.03</v>
       </c>
       <c r="D53" s="6">
         <v>45996</v>
       </c>
       <c r="E53" s="5">
         <v>0.04</v>
       </c>
       <c r="F53" s="5">
         <v>0.04</v>
       </c>
     </row>
-    <row r="54" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="54" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A54" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="B54" s="5">
         <v>0</v>
       </c>
       <c r="C54" s="5">
         <v>0</v>
       </c>
       <c r="D54" s="6">
         <v>45996</v>
       </c>
       <c r="E54" s="5">
         <v>0</v>
       </c>
       <c r="F54" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="55" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A55" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B55" s="5">
         <v>0.03</v>
       </c>
       <c r="C55" s="5">
         <v>0.03</v>
       </c>
       <c r="D55" s="6">
         <v>45996</v>
       </c>
       <c r="E55" s="5">
         <v>0.03</v>
       </c>
       <c r="F55" s="5">
         <v>0.03</v>
       </c>
     </row>
-    <row r="56" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="56" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A56" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B56" s="5">
         <v>0.03</v>
       </c>
       <c r="C56" s="5">
         <v>0.04</v>
       </c>
       <c r="D56" s="6">
         <v>45996</v>
       </c>
       <c r="E56" s="5">
         <v>0.05</v>
       </c>
       <c r="F56" s="5">
         <v>0.05</v>
       </c>
     </row>
-    <row r="57" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="57" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A57" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B57" s="5">
         <v>0.03</v>
       </c>
       <c r="C57" s="5">
         <v>0.03</v>
       </c>
       <c r="D57" s="6">
         <v>45996</v>
       </c>
       <c r="E57" s="5">
         <v>0.03</v>
       </c>
       <c r="F57" s="5">
         <v>0.03</v>
       </c>
     </row>
-    <row r="58" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="58" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A58" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B58" s="5">
         <v>0.03</v>
       </c>
       <c r="C58" s="5">
         <v>0.03</v>
       </c>
       <c r="D58" s="6">
         <v>45996</v>
       </c>
       <c r="E58" s="5">
         <v>0.03</v>
       </c>
       <c r="F58" s="5">
         <v>0.03</v>
       </c>
     </row>
-    <row r="59" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="59" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A59" s="4" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="B59" s="5">
         <v>0.05</v>
       </c>
       <c r="C59" s="5">
         <v>0.06</v>
       </c>
       <c r="D59" s="6">
         <v>45996</v>
       </c>
       <c r="E59" s="5">
         <v>0.1</v>
       </c>
       <c r="F59" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="60" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="60" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A60" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B60" s="5">
         <v>0</v>
       </c>
       <c r="C60" s="5">
         <v>0</v>
       </c>
       <c r="D60" s="6">
         <v>45996</v>
       </c>
       <c r="E60" s="5">
         <v>0</v>
       </c>
       <c r="F60" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="61" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A61" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B61" s="5">
         <v>0.13999999999999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.13999999999999999</v>
       </c>
       <c r="D61" s="6">
         <v>45996</v>
       </c>
       <c r="E61" s="5">
         <v>0.18</v>
       </c>
       <c r="F61" s="5">
         <v>0.18</v>
       </c>
     </row>
-    <row r="62" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="62" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A62" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="B62" s="5">
         <v>0.13</v>
       </c>
       <c r="C62" s="5">
         <v>0.13</v>
       </c>
       <c r="D62" s="6">
         <v>45996</v>
       </c>
       <c r="E62" s="5">
         <v>0.18</v>
       </c>
       <c r="F62" s="5">
         <v>0.18</v>
       </c>
     </row>
-    <row r="63" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="63" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B63" s="5">
         <v>0.13</v>
       </c>
       <c r="C63" s="5">
         <v>0.13</v>
       </c>
       <c r="D63" s="6">
         <v>45996</v>
       </c>
       <c r="E63" s="5">
         <v>0.16999999999999998</v>
       </c>
       <c r="F63" s="5">
         <v>0.16999999999999998</v>
       </c>
     </row>
-    <row r="64" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="64" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A64" s="4" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="B64" s="5">
         <v>0.04</v>
       </c>
       <c r="C64" s="5">
         <v>0.04</v>
       </c>
       <c r="D64" s="6">
         <v>45996</v>
       </c>
       <c r="E64" s="5">
         <v>0.03</v>
       </c>
       <c r="F64" s="5">
         <v>0.03</v>
       </c>
     </row>
-    <row r="65" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="65" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A65" s="4" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B65" s="5">
         <v>0.1</v>
       </c>
       <c r="C65" s="5">
         <v>0.1</v>
       </c>
       <c r="D65" s="6">
         <v>45996</v>
       </c>
       <c r="E65" s="5">
         <v>0.12</v>
       </c>
       <c r="F65" s="5">
         <v>0.12</v>
       </c>
     </row>
-    <row r="66" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="66" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A66" s="4" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B66" s="5">
         <v>0.05</v>
       </c>
       <c r="C66" s="5">
         <v>0.06</v>
       </c>
       <c r="D66" s="6">
         <v>45996</v>
       </c>
       <c r="E66" s="5">
         <v>0.1</v>
       </c>
       <c r="F66" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="67" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="67" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A67" s="4" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="B67" s="5">
         <v>0</v>
       </c>
       <c r="C67" s="5">
         <v>0</v>
       </c>
       <c r="D67" s="6">
         <v>45996</v>
       </c>
       <c r="E67" s="5">
         <v>0</v>
       </c>
       <c r="F67" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="68" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A68" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="B68" s="5">
         <v>0.03</v>
       </c>
       <c r="C68" s="5">
         <v>0.04</v>
       </c>
       <c r="D68" s="6">
         <v>45996</v>
       </c>
       <c r="E68" s="5">
         <v>0.05</v>
       </c>
       <c r="F68" s="5">
         <v>0.05</v>
       </c>
     </row>
-    <row r="69" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="69" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A69" s="4" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="B69" s="5">
         <v>0.1</v>
       </c>
       <c r="C69" s="5">
         <v>0.1</v>
       </c>
       <c r="D69" s="6">
         <v>45996</v>
       </c>
       <c r="E69" s="5">
         <v>0.1</v>
       </c>
       <c r="F69" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="70" spans="1:6" ht="11" customHeight="1" x14ac:dyDescent="0.5">
+    <row r="70" spans="1:6" ht="11.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A70" s="4" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="B70" s="5">
         <v>6.9999999999999993E-2</v>
       </c>
       <c r="C70" s="5">
         <v>6.9999999999999993E-2</v>
       </c>
       <c r="D70" s="6">
         <v>45996</v>
       </c>
       <c r="E70" s="5">
         <v>0.12</v>
       </c>
       <c r="F70" s="5">
         <v>0.12</v>
       </c>
     </row>
-    <row r="71" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="71" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A71" s="4" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="B71" s="5">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="C71" s="5">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="D71" s="6">
         <v>45996</v>
       </c>
       <c r="E71" s="5">
         <v>0.15</v>
       </c>
       <c r="F71" s="5">
         <v>0.15</v>
       </c>
     </row>
-    <row r="72" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="72" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A72" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="B72" s="5">
         <v>0.05</v>
       </c>
       <c r="C72" s="5">
         <v>0.05</v>
       </c>
       <c r="D72" s="6">
         <v>45996</v>
       </c>
       <c r="E72" s="5">
         <v>0.1</v>
       </c>
       <c r="F72" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="73" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="73" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A73" s="4" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="B73" s="5">
         <v>0.11</v>
       </c>
       <c r="C73" s="5">
         <v>0.11</v>
       </c>
       <c r="D73" s="6">
         <v>45996</v>
       </c>
       <c r="E73" s="5">
         <v>0.13999999999999999</v>
       </c>
       <c r="F73" s="5">
         <v>0.13999999999999999</v>
       </c>
     </row>
-    <row r="74" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="74" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A74" s="4" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="B74" s="5">
         <v>0.25</v>
       </c>
       <c r="C74" s="5">
         <v>0.25</v>
       </c>
       <c r="D74" s="6">
         <v>45996</v>
       </c>
       <c r="E74" s="5">
         <v>0.22</v>
       </c>
       <c r="F74" s="5">
         <v>0.22</v>
       </c>
     </row>
-    <row r="75" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="75" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A75" s="4" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="B75" s="5">
         <v>0.1</v>
       </c>
       <c r="C75" s="5">
         <v>0.1</v>
       </c>
       <c r="D75" s="6">
         <v>45996</v>
       </c>
       <c r="E75" s="5">
         <v>0.1</v>
       </c>
       <c r="F75" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="76" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="76" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A76" s="4" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="B76" s="5">
         <v>0.25</v>
       </c>
       <c r="C76" s="5">
         <v>0.25</v>
       </c>
       <c r="D76" s="6">
         <v>45996</v>
       </c>
       <c r="E76" s="5">
         <v>0.25</v>
       </c>
       <c r="F76" s="5">
         <v>0.25</v>
       </c>
     </row>
-    <row r="77" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="77" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A77" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="B77" s="5">
         <v>0.15</v>
       </c>
       <c r="C77" s="5">
         <v>0.15</v>
       </c>
       <c r="D77" s="6">
         <v>45996</v>
       </c>
       <c r="E77" s="5">
         <v>0.15</v>
       </c>
       <c r="F77" s="5">
         <v>0.15</v>
       </c>
     </row>
-    <row r="78" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="78" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A78" s="4" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="B78" s="5">
         <v>0</v>
       </c>
       <c r="C78" s="5">
         <v>0.24</v>
       </c>
       <c r="D78" s="6">
         <v>45996</v>
       </c>
       <c r="E78" s="5">
         <v>0</v>
       </c>
       <c r="F78" s="5">
         <v>0.24</v>
       </c>
     </row>
-    <row r="79" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="79" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A79" s="4" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="B79" s="5">
         <v>0.25</v>
       </c>
       <c r="C79" s="5">
         <v>0</v>
       </c>
       <c r="D79" s="6">
         <v>45996</v>
       </c>
       <c r="E79" s="5">
         <v>0.25</v>
       </c>
       <c r="F79" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="80" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="80" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A80" s="4" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="B80" s="5">
         <v>0.21</v>
       </c>
       <c r="C80" s="5">
         <v>0</v>
       </c>
       <c r="D80" s="6">
         <v>45996</v>
       </c>
       <c r="E80" s="5">
         <v>0.21</v>
       </c>
       <c r="F80" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="81" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="81" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A81" s="4" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="B81" s="5">
         <v>0.12</v>
       </c>
       <c r="C81" s="5">
         <v>0.12</v>
       </c>
       <c r="D81" s="6">
         <v>45996</v>
       </c>
       <c r="E81" s="5">
         <v>0.12</v>
       </c>
       <c r="F81" s="5">
         <v>0.12</v>
       </c>
     </row>
-    <row r="82" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="82" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A82" s="4" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="B82" s="5">
         <v>0.2</v>
       </c>
       <c r="C82" s="5">
         <v>0.2</v>
       </c>
       <c r="D82" s="6">
         <v>45996</v>
       </c>
       <c r="E82" s="5">
         <v>0.2</v>
       </c>
       <c r="F82" s="5">
         <v>0.2</v>
       </c>
     </row>
-    <row r="83" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="83" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A83" s="4" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="B83" s="5">
         <v>0.12</v>
       </c>
       <c r="C83" s="5">
         <v>0.12</v>
       </c>
       <c r="D83" s="6">
         <v>45996</v>
       </c>
       <c r="E83" s="5">
         <v>0.08</v>
       </c>
       <c r="F83" s="5">
         <v>0.08</v>
       </c>
     </row>
-    <row r="84" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="84" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A84" s="4" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="B84" s="5">
         <v>0.2</v>
       </c>
       <c r="C84" s="5">
         <v>0.2</v>
       </c>
       <c r="D84" s="6">
         <v>45996</v>
       </c>
       <c r="E84" s="5">
         <v>0.1</v>
       </c>
       <c r="F84" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="85" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="85" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A85" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B85" s="5">
         <v>0.15</v>
       </c>
       <c r="C85" s="5">
         <v>0.15</v>
       </c>
       <c r="D85" s="6">
         <v>45996</v>
       </c>
       <c r="E85" s="5">
         <v>0.1</v>
       </c>
       <c r="F85" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="86" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="86" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A86" s="4" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="B86" s="5">
         <v>0.15</v>
       </c>
       <c r="C86" s="5">
         <v>0.15</v>
       </c>
       <c r="D86" s="6">
         <v>45996</v>
       </c>
       <c r="E86" s="5">
         <v>0.15</v>
       </c>
       <c r="F86" s="5">
         <v>0.15</v>
       </c>
     </row>
-    <row r="87" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="87" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A87" s="4" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="B87" s="5">
         <v>0.1</v>
       </c>
       <c r="C87" s="5">
         <v>0.1</v>
       </c>
       <c r="D87" s="6">
         <v>45996</v>
       </c>
       <c r="E87" s="5">
         <v>0.1</v>
       </c>
       <c r="F87" s="5">
         <v>0.1</v>
       </c>
     </row>
-    <row r="88" spans="1:6" ht="16.5" x14ac:dyDescent="0.5">
+    <row r="88" spans="1:6" ht="17.25" x14ac:dyDescent="0.35">
       <c r="A88" s="4" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="B88" s="5">
         <v>0</v>
       </c>
       <c r="C88" s="5">
         <v>0.15</v>
       </c>
       <c r="D88" s="6">
         <v>45996</v>
       </c>
       <c r="E88" s="5">
         <v>0</v>
       </c>
       <c r="F88" s="5">
         <v>0.15</v>
       </c>
     </row>
-    <row r="89" spans="1:6" ht="16" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A89" s="8" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:6" ht="32" x14ac:dyDescent="0.35">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="30" x14ac:dyDescent="0.25">
       <c r="A90" s="8" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="T+VqTnJEyZ1PGJVgzIocg/6cOpccPScCcdFqNCZwLGuK3SQI+HzWb2kGuHaRFRj++p5m07rl1pX7Ira5aLJSmg==" saltValue="foY8TeT6p/hSF7qndGP0Lg==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" sort="0" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="A8tJu1B6M/FG7io9Xv+beHfGw3RtnWCSTr7qXtuWl5WeF4E+48Y8SZTbIkevHsfq5yZFSVfwwWQ6yDbONAEILg==" saltValue="05ZztbrMQo3lENCzVvg6jA==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0" sort="0" autoFilter="0" pivotTables="0"/>
   <autoFilter ref="A4:F90" xr:uid="{C936DC1D-D6EB-4EF6-B0D8-913641D40E49}"/>
   <mergeCells count="3">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="E1:F1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E1:F1" r:id="rId1" display="onepathsuperinvest.com.au" xr:uid="{693EFE90-1174-4959-BE17-77D8CB2AF5F6}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
@@ -3138,25 +3140,54 @@
   <Manager/>
   <Company>Insignia Financial</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Subin Jose</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_adfde655-1408-4237-9815-a4273f4d9126_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_adfde655-1408-4237-9815-a4273f4d9126_SetDate">
+    <vt:lpwstr>2026-06-17T01:16:24Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_adfde655-1408-4237-9815-a4273f4d9126_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_adfde655-1408-4237-9815-a4273f4d9126_Name">
+    <vt:lpwstr>Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_adfde655-1408-4237-9815-a4273f4d9126_SiteId">
+    <vt:lpwstr>f13ec28a-924d-4d29-86d9-395409448a5c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_adfde655-1408-4237-9815-a4273f4d9126_ActionId">
+    <vt:lpwstr>bfb7b835-09c3-4eb5-9b1b-2d772242873c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_adfde655-1408-4237-9815-a4273f4d9126_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_adfde655-1408-4237-9815-a4273f4d9126_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>